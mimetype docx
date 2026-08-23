--- v0 (2026-05-10)
+++ v1 (2026-08-23)
@@ -2,1149 +2,951 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="16238EFB" w14:textId="63BC29EC" w:rsidR="00DA47AB" w:rsidRPr="00F863CC" w:rsidRDefault="00DA47AB" w:rsidP="00DA47AB">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="1CA61F5B" w14:textId="4BF93F0B" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">EXCELENTÍSSIMO SENHOR DOUTOR JUIZ DE DIREITO DA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540A78">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F863CC">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ª VARA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540A78">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F863CC">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> DO FORO </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540A78">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F863CC">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">DA COMARCA DE </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540A78">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>________</w:t>
+        <w:t>__________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>MS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0D9A23" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20DEED69" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23468D91" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64B1C4E5" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12DB8180" w14:textId="77777777" w:rsidR="007568F2" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A03CC18" w14:textId="77777777" w:rsidR="007568F2" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB957DC" w14:textId="77777777" w:rsidR="007568F2" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="376C7408" w14:textId="77777777" w:rsidR="007568F2" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56AC19F7" w14:textId="77777777" w:rsidR="007568F2" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="236D0860" w14:textId="77777777" w:rsidR="007568F2" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28E71714" w14:textId="77777777" w:rsidR="007568F2" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="446D29B1" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE53375" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35F3E646" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROCESSO Nº </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...121 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D5CBF1" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CFDC573" w14:textId="2900A401" w:rsidR="007568F2" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:firstLine="1560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00540A78">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>__________________</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, já qualificado por seus advogados, nos autos da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AÇÃO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...30 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>___________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que move em face de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F863CC">
-[...24 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vem, respeitosamente, à presença de Vossa Excelência, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nos termos do art.   883 do CPC,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...18 lines deleted...]
-          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requerer a indicação da Leiloeira Oficial Dora Plat – CPF: 070.809.068-06, inscrita na </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-          <w:lang w:eastAsia="ar-SA"/>
-[...72 lines deleted...]
-      <w:r w:rsidR="00AD3843">
+        </w:rPr>
+        <w:t>JUCEMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>JUCEMS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F863CC" w:rsidRPr="00F863CC">
+        <w:t xml:space="preserve"> sob o nº </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>056</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>devidamente credenciada perante o TJ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>MS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC39FA">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...120 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>para condução e realização da Hasta Púbica eletrônica do bem objeto de penhora nos autos em epígrafe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1124F276" w14:textId="00C3FC0D" w:rsidR="009309F1" w:rsidRPr="00F863CC" w:rsidRDefault="009309F1" w:rsidP="003D1DDA">
-[...2 lines deleted...]
-        <w:ind w:firstLine="3402"/>
+    <w:p w14:paraId="5E8CB201" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:firstLine="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...46 lines deleted...]
-        <w:t>e atuação perante a plataforma “</w:t>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5695B97D" w14:textId="77777777" w:rsidR="007568F2" w:rsidRDefault="007568F2" w:rsidP="002A7A09">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:firstLine="1560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Esclarece o Requerente que a referida Leiloeira Oficial conduzirá o certame de forma pessoal e exclusiva, valendo-se, para fins de suporte tecnológico e publicidade dos imóveis, da plataforma eletrônica Portal Zuk (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00F863CC">
+        <w:r w:rsidRPr="00502772">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+            <w:lang w:eastAsia="ar-SA"/>
           </w:rPr>
           <w:t>www.portalzuk.com.br</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F863CC">
-[...11 lines deleted...]
-        <w:ind w:firstLine="3402"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F9C42E" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="002A7A09">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:firstLine="1560"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E7F566" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="002A7A09">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:firstLine="1560"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por oportuno, informa que as datas do leilão eletrônico serão brevemente informadas pela Leiloeira indicada, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">devendo qualquer intimação ser dirigida ao endereço de e-mail </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="000C1FE0">
+        <w:r w:rsidRPr="00502772">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           </w:rPr>
           <w:t>contato@portalzuk.com.br</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F863CC">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E61D8CA" w14:textId="77777777" w:rsidR="009D15B8" w:rsidRDefault="009D15B8" w:rsidP="009309F1">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="4DBE17FB" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10AACE6E" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Nestes termos,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9504AB" w14:textId="77777777" w:rsidR="009D15B8" w:rsidRPr="00F863CC" w:rsidRDefault="009D15B8" w:rsidP="009D15B8">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="03BE0810" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>Pede Deferimento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E0F1EE" w14:textId="77777777" w:rsidR="009D15B8" w:rsidRPr="00F863CC" w:rsidRDefault="009D15B8" w:rsidP="009D15B8">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="2C4806D6" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623AFBFC" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">Comarca, __ de _________ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00616C70">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00815632">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00815632">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00815632">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> </w:instrText>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:instrText xml:space="preserve"> DATE \@ "yyyy"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:instrText>DATE \@ "yyyy"</w:instrText>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:noProof/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> </w:instrText>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="separate"/>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
-        <w:t>2026</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253BED3B" w14:textId="77777777" w:rsidR="009D15B8" w:rsidRPr="00F863CC" w:rsidRDefault="009D15B8" w:rsidP="009D15B8">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0BE1CDE3" w14:textId="77777777" w:rsidR="007568F2" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...72 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A4410C" w14:textId="77777777" w:rsidR="007568F2" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:firstLine="3402"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:sectPr w:rsidR="00E477DB" w:rsidRPr="00F863CC" w:rsidSect="0006049D">
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6860636A" w14:textId="77777777" w:rsidR="007568F2" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:firstLine="3402"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D2D5AA" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:firstLine="2410"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>_____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375BB3C6" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:firstLine="3402"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>ADVOGADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540C84AD" w14:textId="77777777" w:rsidR="007568F2" w:rsidRPr="00502772" w:rsidRDefault="007568F2" w:rsidP="007568F2">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:firstLine="3402"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00502772">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>OAB/UF nº</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640B3B6D" w14:textId="32E8B304" w:rsidR="00E477DB" w:rsidRPr="007568F2" w:rsidRDefault="00E477DB" w:rsidP="007568F2"/>
+    <w:sectPr w:rsidR="00E477DB" w:rsidRPr="007568F2" w:rsidSect="0006049D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A9A1EC0" w14:textId="77777777" w:rsidR="006132AD" w:rsidRDefault="006132AD" w:rsidP="0079355F">
+    <w:p w14:paraId="6741EFF7" w14:textId="77777777" w:rsidR="00332B76" w:rsidRDefault="00332B76" w:rsidP="0079355F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18D7CBFF" w14:textId="77777777" w:rsidR="006132AD" w:rsidRDefault="006132AD" w:rsidP="0079355F">
+    <w:p w14:paraId="77E8F8CE" w14:textId="77777777" w:rsidR="00332B76" w:rsidRDefault="00332B76" w:rsidP="0079355F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5279F0A1" w14:textId="77777777" w:rsidR="006132AD" w:rsidRDefault="006132AD"/>
+    <w:p w14:paraId="2B294039" w14:textId="77777777" w:rsidR="00332B76" w:rsidRDefault="00332B76"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
+    <w:altName w:val="Times New Roman PS"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41AD09CF" w14:textId="77777777" w:rsidR="006132AD" w:rsidRDefault="006132AD" w:rsidP="0079355F">
+    <w:p w14:paraId="12441C54" w14:textId="77777777" w:rsidR="00332B76" w:rsidRDefault="00332B76" w:rsidP="0079355F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="040F6B84" w14:textId="77777777" w:rsidR="006132AD" w:rsidRDefault="006132AD" w:rsidP="0079355F">
+    <w:p w14:paraId="3A4FAC93" w14:textId="77777777" w:rsidR="00332B76" w:rsidRDefault="00332B76" w:rsidP="0079355F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="301AB610" w14:textId="77777777" w:rsidR="006132AD" w:rsidRDefault="006132AD"/>
+    <w:p w14:paraId="0F452CA5" w14:textId="77777777" w:rsidR="00332B76" w:rsidRDefault="00332B76"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="262A5BB1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FBB4C078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="Article %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:isLgl/>
       <w:lvlText w:val="Section %1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -1996,136 +1798,140 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="938369869">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="473252593">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1772318213">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1053118804">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="552424503">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="841824252">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0079355F"/>
     <w:rsid w:val="00023828"/>
     <w:rsid w:val="00030042"/>
     <w:rsid w:val="0005160D"/>
     <w:rsid w:val="00053F4E"/>
     <w:rsid w:val="0006049D"/>
     <w:rsid w:val="00083EDB"/>
     <w:rsid w:val="00094755"/>
     <w:rsid w:val="0010691D"/>
     <w:rsid w:val="001276D9"/>
     <w:rsid w:val="0013220A"/>
     <w:rsid w:val="001524CE"/>
     <w:rsid w:val="00162F29"/>
     <w:rsid w:val="001931C7"/>
     <w:rsid w:val="001E426E"/>
     <w:rsid w:val="001F7C1F"/>
     <w:rsid w:val="00217F1F"/>
     <w:rsid w:val="0023467A"/>
     <w:rsid w:val="00267F04"/>
     <w:rsid w:val="00270F9F"/>
     <w:rsid w:val="002907D1"/>
     <w:rsid w:val="00293282"/>
     <w:rsid w:val="002A6748"/>
+    <w:rsid w:val="002A7A09"/>
     <w:rsid w:val="002C3A84"/>
     <w:rsid w:val="002D3145"/>
     <w:rsid w:val="002D4011"/>
     <w:rsid w:val="002F6AAC"/>
     <w:rsid w:val="003027E8"/>
     <w:rsid w:val="003214BD"/>
     <w:rsid w:val="0032232E"/>
+    <w:rsid w:val="00332B76"/>
     <w:rsid w:val="00351DE2"/>
     <w:rsid w:val="00376388"/>
     <w:rsid w:val="003C25FC"/>
     <w:rsid w:val="003C5D30"/>
     <w:rsid w:val="003D1DDA"/>
     <w:rsid w:val="003E634F"/>
     <w:rsid w:val="003F780A"/>
     <w:rsid w:val="00404A82"/>
     <w:rsid w:val="00411292"/>
     <w:rsid w:val="004C472B"/>
     <w:rsid w:val="004C6EF0"/>
     <w:rsid w:val="004E45BE"/>
     <w:rsid w:val="004F426B"/>
     <w:rsid w:val="004F764B"/>
+    <w:rsid w:val="00561C61"/>
     <w:rsid w:val="005725BE"/>
     <w:rsid w:val="00591805"/>
     <w:rsid w:val="005A5438"/>
     <w:rsid w:val="005A6072"/>
     <w:rsid w:val="005D57AC"/>
     <w:rsid w:val="00600805"/>
     <w:rsid w:val="0060107F"/>
     <w:rsid w:val="006132AD"/>
     <w:rsid w:val="00614AA6"/>
     <w:rsid w:val="00616C70"/>
     <w:rsid w:val="00646506"/>
     <w:rsid w:val="00665D32"/>
     <w:rsid w:val="00665DC8"/>
     <w:rsid w:val="0069023F"/>
     <w:rsid w:val="006A6BFA"/>
     <w:rsid w:val="007059F2"/>
     <w:rsid w:val="00720626"/>
     <w:rsid w:val="00736EE5"/>
     <w:rsid w:val="0073772F"/>
+    <w:rsid w:val="007568F2"/>
     <w:rsid w:val="00761EA3"/>
     <w:rsid w:val="00770614"/>
     <w:rsid w:val="0079355F"/>
     <w:rsid w:val="007B14DD"/>
     <w:rsid w:val="007B167C"/>
     <w:rsid w:val="007B1A63"/>
     <w:rsid w:val="00815632"/>
     <w:rsid w:val="0084297A"/>
     <w:rsid w:val="00844600"/>
     <w:rsid w:val="00865A05"/>
     <w:rsid w:val="008C1821"/>
     <w:rsid w:val="008C60AB"/>
     <w:rsid w:val="008D17F5"/>
     <w:rsid w:val="008D2A58"/>
     <w:rsid w:val="008E0F7C"/>
     <w:rsid w:val="008E5BE7"/>
     <w:rsid w:val="00912143"/>
     <w:rsid w:val="00927851"/>
     <w:rsid w:val="009309F1"/>
     <w:rsid w:val="009416FF"/>
     <w:rsid w:val="00977BC1"/>
     <w:rsid w:val="009813B8"/>
     <w:rsid w:val="009C49F7"/>
     <w:rsid w:val="009D15B8"/>
     <w:rsid w:val="00A03471"/>
@@ -2587,50 +2393,51 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0079355F"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -3341,78 +3148,78 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>174</Words>
-  <Characters>945</Characters>
+  <Words>203</Words>
+  <Characters>1098</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1117</CharactersWithSpaces>
+  <CharactersWithSpaces>1299</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>3080297</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.tjsp.jus.br/AuxiliaresdaJustica</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3407919</vt:i4>
       </vt:variant>
       <vt:variant>